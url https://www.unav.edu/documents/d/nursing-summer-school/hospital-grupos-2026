--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -5,480 +5,635 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\javie\OneDrive\Escritorio\sucio\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5A16EE73-2AF4-44FB-815A-40A06EBCA33C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6C77923A-4B74-4DDE-A01E-B6237C9C34A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0CF8D92A-80C2-476C-A0E7-EB70B2A39895}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3E0EFDA7-B9D6-4F6F-B299-4CEB9BCE2FC0}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="91">
   <si>
     <t>HOSPITAL DE NAVARRA (HUN)</t>
   </si>
   <si>
     <t>CLÍNICA UNIVERSIDAD DE NAVARRA (CUN)</t>
   </si>
   <si>
     <t>Adriana</t>
   </si>
   <si>
     <t>Góngora Martínez</t>
   </si>
   <si>
     <t>Grupo Cardiology Patient</t>
   </si>
   <si>
     <t>Amaya</t>
   </si>
   <si>
     <t>Saiz Recalde</t>
   </si>
   <si>
     <t>Elena</t>
   </si>
   <si>
     <t>Martínez García-Gallardo</t>
   </si>
   <si>
     <t>Maria</t>
   </si>
   <si>
     <t>Girones Lirio</t>
   </si>
   <si>
     <t>Jimena</t>
   </si>
   <si>
     <t>Arnáez Castaño</t>
   </si>
   <si>
+    <t>SAMANTHA</t>
+  </si>
+  <si>
+    <t>ROSS</t>
+  </si>
+  <si>
+    <t>Iraia</t>
+  </si>
+  <si>
+    <t>Martiricorena</t>
+  </si>
+  <si>
+    <t>Julianna</t>
+  </si>
+  <si>
+    <t>Ethridge</t>
+  </si>
+  <si>
+    <t>Cristina</t>
+  </si>
+  <si>
+    <t>Ruiz Abarca</t>
+  </si>
+  <si>
+    <t>Dominique Rose</t>
+  </si>
+  <si>
+    <t>Dela Gente</t>
+  </si>
+  <si>
+    <t>Nelmaris</t>
+  </si>
+  <si>
+    <t>Colon</t>
+  </si>
+  <si>
+    <t>Víctor Hugo</t>
+  </si>
+  <si>
+    <t>Ochoa Torres</t>
+  </si>
+  <si>
+    <t>Tabata Carolina</t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>Ewelina Maria</t>
+  </si>
+  <si>
+    <t>Augustynek</t>
+  </si>
+  <si>
+    <t>Grupo Critical Patient</t>
+  </si>
+  <si>
+    <t>Mariona </t>
+  </si>
+  <si>
+    <t>Esteve Sureda</t>
+  </si>
+  <si>
+    <t>Olukemi Adelakun</t>
+  </si>
+  <si>
+    <t>Adelakun</t>
+  </si>
+  <si>
+    <t>Ainara</t>
+  </si>
+  <si>
+    <t>Castro Villoro</t>
+  </si>
+  <si>
+    <t>Julia Louise</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Cynthia Margot</t>
+  </si>
+  <si>
+    <t>Whitton</t>
+  </si>
+  <si>
+    <t>Natalie Ottilie Martin</t>
+  </si>
+  <si>
+    <t>Zaruhi</t>
+  </si>
+  <si>
+    <t>Yeghiazaryan</t>
+  </si>
+  <si>
+    <t>Adriana Natalia Perez</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Jenifer June</t>
+  </si>
+  <si>
+    <t>Gillespie</t>
+  </si>
+  <si>
+    <t>Jennifer</t>
+  </si>
+  <si>
+    <t>Peralta Tomas</t>
+  </si>
+  <si>
+    <t>Mikaela</t>
+  </si>
+  <si>
+    <t>Andrade Paz Y Mino</t>
+  </si>
+  <si>
+    <t>María Antonia Villafana Genao</t>
+  </si>
+  <si>
+    <t>COLUMBIA UNIVERSITY</t>
+  </si>
+  <si>
+    <t>Tessa Chan</t>
+  </si>
+  <si>
+    <t>Brianna Emily Orozco</t>
+  </si>
+  <si>
+    <t>Grupo Surgical area</t>
+  </si>
+  <si>
+    <t>Meritxell</t>
+  </si>
+  <si>
+    <t>de Lecea Ilardia</t>
+  </si>
+  <si>
+    <t>Sydney Pereira</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>Chavero Albert</t>
+  </si>
+  <si>
     <t>Erica</t>
   </si>
   <si>
     <t>Ritter</t>
   </si>
   <si>
-    <t>Iraia</t>
-[...86 lines deleted...]
-    <t>Natalie Ottilie Martin</t>
+    <t>Angela</t>
+  </si>
+  <si>
+    <t>Trujillo</t>
   </si>
   <si>
     <t>Cillaty Augustus</t>
   </si>
   <si>
     <t>Elias</t>
   </si>
   <si>
-    <t>Adriana Natalia Perez</t>
-[...2 lines deleted...]
-    <t>N/A</t>
+    <t>Eve Louise</t>
+  </si>
+  <si>
+    <t>Walker</t>
   </si>
   <si>
     <t>Autumn</t>
   </si>
   <si>
     <t>Carstensen</t>
   </si>
   <si>
-    <t>Jennifer</t>
-[...64 lines deleted...]
-  <si>
     <t>Ellen Chen</t>
   </si>
   <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>McLatchie</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Durrant</t>
+  </si>
+  <si>
+    <t>El programa de la visita será:</t>
+  </si>
+  <si>
     <t>Grupo Oncology Patient</t>
   </si>
   <si>
     <t>Balenciaga Arrillaga</t>
   </si>
   <si>
+    <t>9h-10:15 visita de servicios</t>
+  </si>
+  <si>
     <t>Lucia</t>
   </si>
   <si>
     <t>Campos García</t>
   </si>
   <si>
-    <t>Susan</t>
-[...8 lines deleted...]
-    <t>Durrant</t>
+    <t>10:30-11:30 visita al servicio de Hospitalidad de la Clínica.</t>
   </si>
   <si>
     <t>Erin</t>
   </si>
   <si>
     <t>Stack</t>
   </si>
   <si>
     <t>Becci</t>
   </si>
   <si>
     <t>Boyle</t>
   </si>
   <si>
     <t>Bryce</t>
   </si>
   <si>
     <t>Mills</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF434343"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF222222"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF222222"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6DCE4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8497B0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFF4CCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB6D7A8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA64D79"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBF9000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA4C2F4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFCCCCCC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFCCCCCC"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -758,440 +913,459 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A97386F8-DDB6-42D4-826A-73EC550B4A5D}">
-  <dimension ref="B3:G34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B4499F3-170B-4D4F-A8C8-4D2D5AA11A24}">
+  <dimension ref="B2:Q32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="19.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="15.7109375" customWidth="1"/>
+    <col min="2" max="2" width="20.28515625" customWidth="1"/>
+    <col min="3" max="4" width="21.28515625" customWidth="1"/>
+    <col min="7" max="7" width="22.5703125" customWidth="1"/>
+    <col min="8" max="8" width="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="6" t="s">
+    <row r="2" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="2:8" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="6"/>
-      <c r="E3" s="6" t="s">
+      <c r="C3" s="12"/>
+      <c r="F3" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="6"/>
-[...3 lines deleted...]
-      <c r="B5" s="1" t="s">
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+    </row>
+    <row r="4" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+    </row>
+    <row r="5" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="F5" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B6" s="1" t="s">
+    <row r="6" spans="2:8" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="C6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="7"/>
-      <c r="F6" s="1" t="s">
+      <c r="F6" s="14"/>
+      <c r="G6" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B7" s="1" t="s">
+    <row r="7" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="7"/>
-      <c r="F7" s="2" t="s">
+      <c r="F7" s="14"/>
+      <c r="G7" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="H7" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B8" s="1" t="s">
+    <row r="8" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="7"/>
-      <c r="F8" s="2" t="s">
+      <c r="F8" s="14"/>
+      <c r="G8" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="H8" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B9" s="2" t="s">
+    <row r="9" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="7"/>
-      <c r="F9" s="2" t="s">
+      <c r="F9" s="14"/>
+      <c r="G9" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="9" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B10" s="2" t="s">
+    <row r="10" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B10" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C10" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="E10" s="7"/>
-      <c r="F10" s="2" t="s">
+    </row>
+    <row r="11" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B11" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="G10" s="2" t="s">
+      <c r="C11" s="9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B11" s="2" t="s">
+    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B12" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C12" s="9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B12" s="2" t="s">
+    <row r="13" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C13" s="9" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="2" t="s">
+      <c r="F13" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="G13" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E13" s="8" t="s">
+      <c r="H13" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="F13" s="1" t="s">
+    </row>
+    <row r="14" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B14" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="C14" s="9" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="F14" s="15"/>
+      <c r="G14" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="H14" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E14" s="8"/>
-      <c r="F14" s="1" t="s">
+    </row>
+    <row r="15" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B15" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="C15" s="9" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="2" t="s">
+      <c r="F15" s="15"/>
+      <c r="G15" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="H15" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E15" s="8"/>
-      <c r="F15" s="2" t="s">
+    </row>
+    <row r="16" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B16" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G15" s="2" t="s">
+      <c r="C16" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="9" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="2" t="s">
+      <c r="H16" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...3 lines deleted...]
-      <c r="F16" s="2" t="s">
+    </row>
+    <row r="17" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B17" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="G16" s="2" t="s">
+      <c r="C17" s="9" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="F17" s="15"/>
+      <c r="G17" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="H17" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="8"/>
-      <c r="F17" s="2" t="s">
+    </row>
+    <row r="18" spans="2:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="G17" s="2" t="s">
+      <c r="C18" s="9" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" s="2" t="s">
+      <c r="F18" s="15"/>
+      <c r="G18" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="H18" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="E18" s="8"/>
-      <c r="F18" s="2" t="s">
+    </row>
+    <row r="19" spans="2:17" ht="52.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="O19" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G18" s="2" t="s">
+      <c r="P19" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="19" spans="2:7" ht="26.25" x14ac:dyDescent="0.25">
-      <c r="B19" s="3" t="s">
+    <row r="20" spans="2:17" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="O20" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="P20" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="39.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="O21" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E19" s="8"/>
-[...16 lines deleted...]
-      <c r="B21" s="3" t="s">
+      <c r="P21" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="2:17" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="F22" s="16"/>
+      <c r="G22" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="O22" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="4" t="s">
-[...20 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="P22" s="4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B23" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" s="16"/>
+      <c r="G23" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H23" s="9" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="F24" s="2" t="s">
+    <row r="24" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="F24" s="16"/>
+      <c r="G24" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="G24" s="2" t="s">
+      <c r="H24" s="9" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="25" spans="2:7" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="F26" s="2" t="s">
+    <row r="25" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="F25" s="16"/>
+      <c r="G25" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="G26" s="2" t="s">
+      <c r="H25" s="9" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="28" spans="2:7" ht="26.25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F28" s="1" t="s">
+    <row r="27" spans="2:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="2:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F28" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="G28" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...14 lines deleted...]
-      <c r="F30" s="2" t="s">
+      <c r="H28" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="O28" s="1"/>
+      <c r="P28" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="G30" s="2" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="2" t="s">
+      <c r="Q28" s="10"/>
+    </row>
+    <row r="29" spans="2:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F29" s="17"/>
+      <c r="G29" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="O29" s="1"/>
+      <c r="P29" s="6" t="s">
         <v>81</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="F33" s="2" t="s">
+      <c r="Q29" s="10"/>
+    </row>
+    <row r="30" spans="2:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F30" s="17"/>
+      <c r="G30" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="O30" s="1"/>
+      <c r="P30" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="G33" s="2" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="2" t="s">
+      <c r="Q30" s="10"/>
+    </row>
+    <row r="31" spans="2:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F31" s="17"/>
+      <c r="G31" s="9" t="s">
         <v>87</v>
       </c>
+      <c r="H31" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="O31" s="1"/>
+      <c r="P31" s="1"/>
+      <c r="Q31" s="10"/>
+    </row>
+    <row r="32" spans="2:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F32" s="17"/>
+      <c r="G32" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="O32" s="1"/>
+      <c r="P32" s="1"/>
+      <c r="Q32" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="E28:E34"/>
+    <mergeCell ref="F28:F32"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="E3:G3"/>
-[...2 lines deleted...]
-    <mergeCell ref="E21:E26"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="F5:F9"/>
+    <mergeCell ref="F13:F18"/>
+    <mergeCell ref="F21:F25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>