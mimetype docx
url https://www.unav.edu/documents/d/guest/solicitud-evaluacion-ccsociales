--- v0 (2025-12-02)
+++ v1 (2026-10-10)
@@ -935,58 +935,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1185,58 +1185,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1368,57 +1368,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1433,57 +1433,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00466E07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00466E07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00466E07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00466E07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A. </w:t>
             </w:r>
             <w:r w:rsidRPr="00466E07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1777,58 +1777,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002E1B17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002E1B17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1848,58 +1848,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002E1B17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002E1B17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002E1B17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A. </w:t>
             </w:r>
             <w:r w:rsidRPr="002E1B17">
               <w:rPr>
@@ -2143,58 +2143,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2214,58 +2214,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A. </w:t>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
@@ -2506,58 +2506,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2577,58 +2577,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A. </w:t>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
@@ -2882,58 +2882,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2953,58 +2953,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A. </w:t>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
@@ -3310,57 +3310,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00107CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -3751,57 +3751,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aprobado por otro CEI. En caso afirmativo </w:t>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
@@ -3841,57 +3841,57 @@
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  No</w:t>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -3907,57 +3907,57 @@
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Sí  (declarar): </w:t>
       </w:r>
       <w:r w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -4079,57 +4079,57 @@
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A5732">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Multic</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5732">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -4145,57 +4145,57 @@
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E17ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E17ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -4217,57 +4217,57 @@
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E17ED6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E17ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -4275,57 +4275,57 @@
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E17ED6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E17ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -4340,57 +4340,57 @@
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Casilla37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C27E1B">
+      <w:r w:rsidR="00133392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E17ED6" w:rsidRPr="00E34A35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="676A8094" w14:textId="77777777" w:rsidR="00103ACA" w:rsidRDefault="00103ACA" w:rsidP="00107CC5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4465,57 +4465,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -4537,57 +4537,57 @@
             </w:r>
             <w:r w:rsidR="00F93156" w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00F93156" w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F93156" w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F93156" w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Modificación de proyecto aprobado (indicar código)   </w:t>
             </w:r>
             <w:r w:rsidR="00F93156" w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -4678,108 +4678,108 @@
             </w:pPr>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trabajo fin de grado (TFG)                             </w:t>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trabajo fin de </w:t>
             </w:r>
             <w:r w:rsidR="00974928">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -4794,57 +4794,57 @@
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tesis doctoral    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28B67D4E" w14:textId="2A21E186" w:rsidR="00A63178" w:rsidRDefault="00605C0F" w:rsidP="00974928">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
@@ -4935,57 +4935,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Presentación de proyecto a financiación:    </w:t>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
@@ -5213,57 +5213,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Proyecto financiado en ejecución</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -5394,57 +5394,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autorización de actividad o experimentación sin entidad financiadora</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="478610ED" w14:textId="28D702AB" w:rsidR="00C06692" w:rsidRPr="00B37E5A" w:rsidRDefault="00C06692" w:rsidP="00974928">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
@@ -5454,57 +5454,57 @@
             </w:pPr>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004F1C17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D7F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -5538,57 +5538,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Otros (Publicación, etc.). </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA5E20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7537,51 +7537,51 @@
             <w:r w:rsidR="00B54A04">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B54A04">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B54A04">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B54A04" w:rsidRPr="0029781B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B54A04" w:rsidRPr="0029781B">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B54A04" w:rsidRPr="0029781B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00B54A04" w:rsidRPr="0029781B">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00B54A04">
               <w:t xml:space="preserve"> procede</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0029781B" w:rsidRPr="00894E9C" w14:paraId="326E7BAF" w14:textId="77777777" w:rsidTr="00FF4601">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FD17B28" w14:textId="779CE789" w:rsidR="0029781B" w:rsidRPr="00894E9C" w:rsidRDefault="0029781B" w:rsidP="00BE4A5D">
@@ -9548,57 +9548,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00605C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -9615,57 +9615,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="566265D5" w14:textId="77777777" w:rsidR="0029781B" w:rsidRPr="0029781B" w:rsidRDefault="0029781B" w:rsidP="0029781B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
@@ -9741,57 +9741,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Menores </w:t>
             </w:r>
             <w:r w:rsidR="00E552C7" w:rsidRPr="00160ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9850,57 +9850,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Personas incapaces de expresar su consentimiento </w:t>
             </w:r>
             <w:r w:rsidR="0057513D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9931,57 +9931,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Grupos étnicos o sociales específicos </w:t>
             </w:r>
             <w:r w:rsidR="0057513D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10012,57 +10012,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Empleados o subordinados</w:t>
             </w:r>
             <w:r w:rsidR="00CF0AA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -10086,57 +10086,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alumnos o becarios</w:t>
             </w:r>
             <w:r w:rsidR="001D18D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -10253,57 +10253,57 @@
             </w:r>
             <w:r w:rsidRPr="00E95FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E95FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E95FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E95FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A3CE0" w:rsidRPr="00B37E5A" w14:paraId="4BAC0DA6" w14:textId="77777777" w:rsidTr="00FF4601">
         <w:trPr>
@@ -10384,57 +10384,57 @@
             </w:r>
             <w:r w:rsidR="006A3CE0" w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="006A3CE0" w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A3CE0" w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="006A3CE0" w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -10487,58 +10487,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Una persona distinta a los docentes de la asignatura (podrá realizarse en cualquier momento de la asignatura y deberá asegurarse de que los docentes no reciben la información de participación)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3131F2A1" w14:textId="7D24381B" w:rsidR="007C750A" w:rsidRPr="007C750A" w:rsidRDefault="007C750A" w:rsidP="007C750A">
@@ -10555,58 +10555,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uno de los docentes de la asignatura (tendrá que realizarse una vez cerradas las actas de la asignatura)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10717,102 +10717,102 @@
             </w:pPr>
             <w:r w:rsidRPr="00454BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>¿Se va a realizar algún tipo de intervención</w:t>
             </w:r>
             <w:r w:rsidRPr="00894E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="0057513D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="Notasaclaratorias9" w:tooltip="“Intervención” hace referencia a la aplicación de métodos de enseñanza especiales, terapias o pruebas como las indicadas en el cuadro" w:history="1">
+            <w:hyperlink r:id="rId8" w:anchor="Notasaclaratorias9" w:history="1">
               <w:r w:rsidR="00D40B47" w:rsidRPr="00D40B47">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:sz w:val="18"/>
                   <w:vertAlign w:val="superscript"/>
                 </w:rPr>
                 <w:t>(9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="013A6D62" w14:textId="77777777" w:rsidR="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00EB5BD7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C750A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3982E90C" w14:textId="2974C08B" w:rsidR="00145DD4" w:rsidRPr="001D22AC" w:rsidRDefault="00145DD4" w:rsidP="00EB5BD7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
@@ -10822,57 +10822,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -10916,57 +10916,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prueba médica o clínica</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF4515">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
@@ -11026,57 +11026,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Intervención psicopedagógica </w:t>
             </w:r>
             <w:hyperlink w:anchor="Notasaclaratorias11" w:tooltip="Método distinto de enseñanza, tratamiento de una dificultad de aprendizaje, reeducación de un trastorno del lenguaje, etc." w:history="1">
               <w:r w:rsidR="0057513D" w:rsidRPr="00415CBA">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11098,57 +11098,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aplicación de instrumentos de evaluación y/o diagnóstic</w:t>
             </w:r>
             <w:r w:rsidRPr="002B528D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -11177,57 +11177,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Terapia individual o de grupo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="745BF66C" w14:textId="22793D62" w:rsidR="00145DD4" w:rsidRPr="00B37E5A" w:rsidRDefault="00145DD4" w:rsidP="00EB5BD7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="355"/>
@@ -11238,57 +11238,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prueba de producto </w:t>
             </w:r>
             <w:hyperlink w:anchor="Notasaclaratorias13" w:tooltip="Las pruebas de un producto alimenticio, por ejemplo, deben realizarse en entornos adecuados cuidando aspectos como almacenamiento y manipulación. En el caso de productos como alcohol o tabaco es necesario el cumplimiento de sus respectivas legislaciones." w:history="1">
               <w:r w:rsidR="0057513D" w:rsidRPr="002F3AB8">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11310,57 +11310,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Otra (especificar): ………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="104B0410" w14:textId="77777777" w:rsidR="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00EB5BD7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
@@ -11396,57 +11396,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00605C0F" w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -11500,57 +11500,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27A0B83E" w14:textId="77777777" w:rsidR="00145DD4" w:rsidRPr="00B37E5A" w:rsidRDefault="00145DD4" w:rsidP="00EB5BD7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
@@ -11684,57 +11684,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -11752,57 +11752,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B37E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00605C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -12011,57 +12011,57 @@
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -12154,57 +12154,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ideología u opiniones políticas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76BF3383" w14:textId="5C212BB5" w:rsidR="00145DD4" w:rsidRPr="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
@@ -12216,57 +12216,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Religión u opiniones religiosas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5093CCD4" w14:textId="5DDCEE46" w:rsidR="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
@@ -12278,57 +12278,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Origen étnico o racial</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E97E734" w14:textId="29764477" w:rsidR="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
@@ -12340,57 +12340,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vida sexual u orientación sexual</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B516E22" w14:textId="2EBF3BA2" w:rsidR="00145DD4" w:rsidRPr="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
@@ -12402,57 +12402,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Violencia de género y malos tratos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74127AF5" w14:textId="2B3551CB" w:rsidR="00145DD4" w:rsidRPr="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
@@ -12464,57 +12464,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Perfilado de los participantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
@@ -12537,57 +12537,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Afiliación sindical</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E6FC65A" w14:textId="3A353938" w:rsidR="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00F2613C">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
@@ -12598,57 +12598,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Creencias filosóficas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F61C0F2" w14:textId="20E00FD9" w:rsidR="00145DD4" w:rsidRPr="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -12657,57 +12657,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00941FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -12725,57 +12725,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Datos biométricos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A104563" w14:textId="38C8DDA5" w:rsidR="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -12784,57 +12784,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Datos genéticos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -12853,57 +12853,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00145DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Datos relativos a condenas y delitos penales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00145DD4" w:rsidRPr="00B37E5A" w14:paraId="4305B54B" w14:textId="77777777" w:rsidTr="00145DD4">
         <w:trPr>
@@ -12960,57 +12960,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -13062,57 +13062,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> De acceso público y con política de privacidad que permite su uso en investigación</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50C98CB4" w14:textId="77777777" w:rsidR="00145DD4" w:rsidRDefault="00145DD4" w:rsidP="00145DD4">
             <w:pPr>
               <w:ind w:left="497"/>
               <w:rPr>
@@ -13122,57 +13122,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Privada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -13235,57 +13235,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Información </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -13351,57 +13351,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -13418,57 +13418,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Información con </w:t>
             </w:r>
             <w:r w:rsidRPr="006B322A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13660,57 +13660,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -13728,57 +13728,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediante instrumentos estandarizados</w:t>
             </w:r>
             <w:hyperlink w:anchor="Notasaclaratorias18" w:tooltip=" Se entiende por instrumentos estandarizados aquellos tests, inventarios, cuestionarios, etc. de uso generalizado para la medición deseada que cuenten con copyright o que están avalados por investigaciones previas." w:history="1">
               <w:r w:rsidRPr="00E030E8">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13818,57 +13818,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediante instrumentos no estandarizados</w:t>
             </w:r>
             <w:hyperlink w:anchor="Notasaclaratorias19" w:tooltip="En el caso de utilizar instrumentos propios (no estandarizados) como un cuestionario elaborado expresamente para el estudio, se recomienda formarse adecuadamente para su elaboración y realizar una prueba piloto que permita evaluar su calidad." w:history="1">
               <w:r w:rsidRPr="00E030E8">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13900,57 +13900,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediante i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -14004,57 +14004,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -14072,57 +14072,57 @@
             </w:pPr>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0029781B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Otros (especificar):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05AE6F6A" w14:textId="1DF9B868" w:rsidR="001F2D46" w:rsidRPr="00A465DC" w:rsidRDefault="001F2D46" w:rsidP="00A465DC">
@@ -14285,57 +14285,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00605C0F" w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -14359,57 +14359,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00920C57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00920C57" w:rsidRPr="002C02EC" w14:paraId="4811A14F" w14:textId="77777777" w:rsidTr="00FF4601">
         <w:trPr>
@@ -14477,57 +14477,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="000812B5" w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Codificación: </w:t>
             </w:r>
             <w:r w:rsidR="0047148A" w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -14642,57 +14642,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Seudonimización: </w:t>
             </w:r>
             <w:r w:rsidR="00A074FE" w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -14846,57 +14846,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00AC29F9" w:rsidRPr="008B776D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -15256,57 +15256,57 @@
             </w:pPr>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D055ECE" w14:textId="42DB608E" w:rsidR="00920C57" w:rsidRPr="007A3401" w:rsidRDefault="00920C57" w:rsidP="00920C57">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
@@ -15316,57 +15316,57 @@
             </w:pPr>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00605C0F" w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
@@ -15434,57 +15434,57 @@
             </w:pPr>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Se especifican los usos en la hoja de información y de consentimiento informado</w:t>
             </w:r>
             <w:r w:rsidR="00417A0B" w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
@@ -15510,57 +15510,57 @@
             </w:pPr>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Se especifican los usos en una hoja de información y consentimiento informado</w:t>
             </w:r>
             <w:r w:rsidR="00417A0B" w:rsidRPr="007A3401">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
@@ -15670,58 +15670,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00810A3D" w14:textId="7691548A" w:rsidR="00145DD4" w:rsidRPr="00E321CB" w:rsidRDefault="00145DD4" w:rsidP="00EB5BD7">
@@ -15737,58 +15737,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E321CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00605C0F" w:rsidRPr="00E321CB">
               <w:rPr>
@@ -16041,57 +16041,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Destrucción en el plazo de ……….</w:t>
             </w:r>
             <w:r w:rsidR="00EF32BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -16129,57 +16129,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Incorporación a una base de datos o fichero </w:t>
             </w:r>
             <w:r w:rsidR="00A249D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -16217,57 +16217,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Incorporación a una base de datos o fichero que incluye datos</w:t>
             </w:r>
             <w:r w:rsidR="009F03EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -16520,57 +16520,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C27E1B">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C27E1B">
+            <w:r w:rsidR="00133392">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00133392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EB326C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -16734,81 +16734,104 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve"> Centro/Facultad y Departamento de la Universidad de Navarra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0751E6" w14:textId="6200DA27" w:rsidR="00C7624F" w:rsidRDefault="00C7624F" w:rsidP="00C7624F">
       <w:bookmarkStart w:id="3" w:name="Notasaclaratorias3"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00C7624F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t>Los participantes en un estudio deben otorgar su consentimiento expreso una vez recibida la información adecuada. Si se trata de un cuestionario anónimo, el consentimiento se entiende que se otorga al aceptar responderlo. Por otro lado, si el estudio se realiza en el entorno de una institución como un centro de enseñanza u hospital, por ejemplo, deberá contar con permiso escrito del responsable del mismo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDE9CA5" w14:textId="77283FEB" w:rsidR="00C7624F" w:rsidRDefault="00C7624F" w:rsidP="00C7624F">
+    <w:p w14:paraId="4CDE9CA5" w14:textId="43A3A01E" w:rsidR="00C7624F" w:rsidRDefault="00C7624F" w:rsidP="00C7624F">
       <w:bookmarkStart w:id="4" w:name="Notasaclaratorias4"/>
       <w:bookmarkEnd w:id="3"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve">  La</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve"> hoja de información por escrito y la firma del consentimiento informado son necesarias en el caso de estudios que supongan recogida de datos personales o cuando se requieran pruebas médicas. La información comprenderá la naturaleza, importancia, implicaciones y posibles perjuicios o riesgos derivados de la investigación (si los hubiera) y destino de la información. Se redactarán de acuerdo a la formación y capacidad de comprensión de las personas implicadas. Se puede consultar el documento de este comité sobre los contenidos mínimos de este documento y recomendaciones en casos especiales</w:t>
       </w:r>
       <w:r w:rsidR="005D1547">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="005D1547" w:rsidRPr="005D1547">
-[...2 lines deleted...]
-      <w:r w:rsidR="005D1547">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00D40B76">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="1155CC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://www.unav.edu/documents/10162/33107088/hoja-de-informacion-y-consentimiento-informado-investigacion-en-ciencias-sociales</w:t>
+        </w:r>
+        <w:r w:rsidR="00D40B76">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="1155CC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00D40B76">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="1155CC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>pdf/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D40B76">
         <w:t>)</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026956DC" w14:textId="7F65B9F4" w:rsidR="00C7624F" w:rsidRDefault="00C7624F" w:rsidP="00C7624F">
       <w:bookmarkStart w:id="5" w:name="Notasaclaratorias5"/>
       <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C7624F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve"> Explicar</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve"> el proceso de muestreo, si lo hay, e indicar el responsable de la recogida de datos. Si hay grupo de control y experimental, indicarlo al explicar los grupos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714DF343" w14:textId="77777777" w:rsidR="00041D17" w:rsidRPr="00A00DBB" w:rsidRDefault="006C472A" w:rsidP="00041D17">
       <w:bookmarkStart w:id="6" w:name="Notasaclaratorias6"/>
@@ -17010,51 +17033,51 @@
       <w:bookmarkStart w:id="15" w:name="Notasaclaratorias15"/>
       <w:bookmarkEnd w:id="14"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00041D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve"> Los</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve"> proyectos de investigación que supongan uso de datos personales deben respetar la legislación de Protección de Datos en vigor en el país de origen de los sujetos participantes. Puede consultar la normativa vigente en España en la web de la Agencia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t>Española de Protección de Datos (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="005A191F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>http://www.agpd.es/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591B52D1" w14:textId="6227C880" w:rsidR="00041D17" w:rsidRPr="00A00DBB" w:rsidRDefault="00041D17" w:rsidP="00041D17">
       <w:bookmarkStart w:id="16" w:name="Notasaclaratorias16"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00041D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -17112,51 +17135,51 @@
     </w:p>
     <w:p w14:paraId="77B3F56C" w14:textId="26ABD9BD" w:rsidR="00041D17" w:rsidRPr="00A00DBB" w:rsidRDefault="00041D17" w:rsidP="00605C0F">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00A00DBB">
         <w:t>No será posible identificarle a usted a través de las comunicaciones que pudiera generar este estudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDB1D7B" w14:textId="41EF806B" w:rsidR="00041D17" w:rsidRPr="00A00DBB" w:rsidRDefault="00041D17" w:rsidP="00605C0F">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve">Usted es el responsable de la veracidad y corrección de los datos que nos entrega y tiene la facultad de ejercer los derechos de acceso, rectificación, supresión, limitación del tratamiento, portabilidad y de oposición de sus datos de acuerdo con lo dispuesto en la normativa en materia de protección de datos. Para ejercerlos, deberá dirigirse por escrito al Delegado de Protección de Datos de UN a la siguiente dirección postal: Universidad de </w:t>
       </w:r>
       <w:r w:rsidR="006E021C" w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve">Navarra </w:t>
       </w:r>
       <w:r w:rsidR="006E021C">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve">1009 Pamplona. España, o a la dirección de correo electrónico </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="006E021C" w:rsidRPr="00421B73">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>dpo@unav.es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006E021C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t>En cualquier caso</w:t>
       </w:r>
       <w:r w:rsidR="00941FD2">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t xml:space="preserve"> deberá adjuntar una fotocopia de su documento nacional de identidad o equivalente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A06CB14" w14:textId="77777777" w:rsidR="00041D17" w:rsidRPr="00A00DBB" w:rsidRDefault="00041D17" w:rsidP="00605C0F">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00A00DBB">
@@ -17254,75 +17277,75 @@
     </w:p>
     <w:p w14:paraId="5D273B76" w14:textId="55CDA52F" w:rsidR="00041D17" w:rsidRPr="006C472A" w:rsidRDefault="00041D17" w:rsidP="00041D17">
       <w:bookmarkStart w:id="20" w:name="Notasaclaratorias20"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00041D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t>En estos casos es importante informar al sujeto y obtener su consentimiento explícito sobre este aspecto</w:t>
       </w:r>
       <w:r w:rsidR="008324C5">
         <w:t>, con una casilla que los participantes puedan marcar en caso de consentir</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00DBB">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:sectPr w:rsidR="00041D17" w:rsidRPr="006C472A" w:rsidSect="00A63178">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1366" w:right="424" w:bottom="1135" w:left="1080" w:header="426" w:footer="400" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0716A193" w14:textId="77777777" w:rsidR="00C27E1B" w:rsidRPr="007669A9" w:rsidRDefault="00C27E1B" w:rsidP="007669A9">
+    <w:p w14:paraId="33D07F63" w14:textId="77777777" w:rsidR="00133392" w:rsidRPr="007669A9" w:rsidRDefault="00133392" w:rsidP="007669A9">
       <w:pPr>
         <w:pStyle w:val="Piedepgina"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04B2F146" w14:textId="77777777" w:rsidR="00C27E1B" w:rsidRDefault="00C27E1B">
+    <w:p w14:paraId="6C1E57DB" w14:textId="77777777" w:rsidR="00133392" w:rsidRDefault="00133392">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17461,61 +17484,61 @@
     </w:r>
     <w:r w:rsidR="00D40B47">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="223013FE" w14:textId="77777777" w:rsidR="00C27E1B" w:rsidRDefault="00C27E1B">
+    <w:p w14:paraId="33D4CFA4" w14:textId="77777777" w:rsidR="00133392" w:rsidRDefault="00133392">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09384F14" w14:textId="77777777" w:rsidR="00C27E1B" w:rsidRDefault="00C27E1B">
+    <w:p w14:paraId="4490C8C5" w14:textId="77777777" w:rsidR="00133392" w:rsidRDefault="00133392">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2480"/>
@@ -18127,50 +18150,51 @@
     <w:rsid w:val="00065600"/>
     <w:rsid w:val="000660B4"/>
     <w:rsid w:val="00066AD2"/>
     <w:rsid w:val="000706AF"/>
     <w:rsid w:val="00072CB7"/>
     <w:rsid w:val="000812B5"/>
     <w:rsid w:val="00092510"/>
     <w:rsid w:val="00093544"/>
     <w:rsid w:val="000A325E"/>
     <w:rsid w:val="000A47FA"/>
     <w:rsid w:val="000A5732"/>
     <w:rsid w:val="000A6FD9"/>
     <w:rsid w:val="000B22CC"/>
     <w:rsid w:val="000B2530"/>
     <w:rsid w:val="000C1DE1"/>
     <w:rsid w:val="000C2CCA"/>
     <w:rsid w:val="000D7C41"/>
     <w:rsid w:val="000E27D1"/>
     <w:rsid w:val="000F00B0"/>
     <w:rsid w:val="00100413"/>
     <w:rsid w:val="001015A7"/>
     <w:rsid w:val="00103ACA"/>
     <w:rsid w:val="00107CC5"/>
     <w:rsid w:val="00111916"/>
     <w:rsid w:val="0012538E"/>
+    <w:rsid w:val="00133392"/>
     <w:rsid w:val="001336F7"/>
     <w:rsid w:val="0013372F"/>
     <w:rsid w:val="00135C48"/>
     <w:rsid w:val="00135FB9"/>
     <w:rsid w:val="00145DD4"/>
     <w:rsid w:val="00150E40"/>
     <w:rsid w:val="00154137"/>
     <w:rsid w:val="00160ADF"/>
     <w:rsid w:val="00170D1D"/>
     <w:rsid w:val="00177F15"/>
     <w:rsid w:val="00185C31"/>
     <w:rsid w:val="001922EC"/>
     <w:rsid w:val="00194DCB"/>
     <w:rsid w:val="001A2EF4"/>
     <w:rsid w:val="001B1E9B"/>
     <w:rsid w:val="001B58F5"/>
     <w:rsid w:val="001B6E37"/>
     <w:rsid w:val="001C3BB1"/>
     <w:rsid w:val="001D18D3"/>
     <w:rsid w:val="001D22AC"/>
     <w:rsid w:val="001E64EC"/>
     <w:rsid w:val="001F2D46"/>
     <w:rsid w:val="00201A64"/>
     <w:rsid w:val="00207A05"/>
     <w:rsid w:val="00210F64"/>
@@ -18478,50 +18502,51 @@
     <w:rsid w:val="00C44DF2"/>
     <w:rsid w:val="00C57FCA"/>
     <w:rsid w:val="00C644FA"/>
     <w:rsid w:val="00C6788A"/>
     <w:rsid w:val="00C7624F"/>
     <w:rsid w:val="00C771EA"/>
     <w:rsid w:val="00C77AFD"/>
     <w:rsid w:val="00C843FA"/>
     <w:rsid w:val="00CA0839"/>
     <w:rsid w:val="00CA2CA2"/>
     <w:rsid w:val="00CB1F97"/>
     <w:rsid w:val="00CC52F5"/>
     <w:rsid w:val="00CC544D"/>
     <w:rsid w:val="00CC7BE2"/>
     <w:rsid w:val="00CE312B"/>
     <w:rsid w:val="00CE69B0"/>
     <w:rsid w:val="00CF0735"/>
     <w:rsid w:val="00CF0AA3"/>
     <w:rsid w:val="00CF4515"/>
     <w:rsid w:val="00CF6CA3"/>
     <w:rsid w:val="00D21821"/>
     <w:rsid w:val="00D238F7"/>
     <w:rsid w:val="00D23933"/>
     <w:rsid w:val="00D36CC4"/>
     <w:rsid w:val="00D40B47"/>
+    <w:rsid w:val="00D40B76"/>
     <w:rsid w:val="00D452A6"/>
     <w:rsid w:val="00D52D25"/>
     <w:rsid w:val="00D53F21"/>
     <w:rsid w:val="00D737B7"/>
     <w:rsid w:val="00D816A2"/>
     <w:rsid w:val="00DB1BA5"/>
     <w:rsid w:val="00DB5DFD"/>
     <w:rsid w:val="00DC0C78"/>
     <w:rsid w:val="00DC7263"/>
     <w:rsid w:val="00DE4BBE"/>
     <w:rsid w:val="00DF0BFA"/>
     <w:rsid w:val="00DF2981"/>
     <w:rsid w:val="00DF3520"/>
     <w:rsid w:val="00DF5F44"/>
     <w:rsid w:val="00E030E8"/>
     <w:rsid w:val="00E04161"/>
     <w:rsid w:val="00E13F94"/>
     <w:rsid w:val="00E14CEA"/>
     <w:rsid w:val="00E17A93"/>
     <w:rsid w:val="00E17ED6"/>
     <w:rsid w:val="00E259B8"/>
     <w:rsid w:val="00E30468"/>
     <w:rsid w:val="00E321CB"/>
     <w:rsid w:val="00E353B4"/>
     <w:rsid w:val="00E5411A"/>
@@ -18689,94 +18714,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -19365,51 +19394,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1220046721">
           <w:marLeft w:val="274"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agpd.es/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@unav.es" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Intervenci&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@unav.es" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agpd.es/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unav.edu/documents/10162/33107088/hoja-de-informacion-y-consentimiento-informado-investigacion-en-ciencias-sociales.pdf/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -19654,73 +19683,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{833C6AEF-C632-4E55-B8EA-E10748EBE1B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4166</Words>
-  <Characters>22916</Characters>
+  <Words>4200</Words>
+  <Characters>23101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>190</Lines>
+  <Lines>192</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CUN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27028</CharactersWithSpaces>
+  <CharactersWithSpaces>27247</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Belén Sadaba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>